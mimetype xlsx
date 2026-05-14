--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\Morri\BOP\2024\Aggiustamenti finali\Definitiva\NSDP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\Morri\BOP\2025-stime2024\Finale\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-28905" yWindow="-105" windowWidth="29025" windowHeight="15825"/>
   </bookViews>
   <sheets>
     <sheet name="Dataset" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Dataset!$A$15:$C$105</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1084,62 +1084,62 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J106"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A88" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="A8" sqref="A8"/>
-      <selection pane="topRight" activeCell="B11" sqref="B11"/>
+      <selection pane="topRight" activeCell="G77" sqref="G77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="92.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
-    <col min="4" max="6" width="12.140625" customWidth="1"/>
+    <col min="4" max="7" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>5</v>
       </c>
@@ -1219,1878 +1219,2142 @@
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="4"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="1">
         <v>2020</v>
       </c>
       <c r="D15" s="1">
         <v>2021</v>
       </c>
       <c r="E15" s="1">
         <v>2022</v>
       </c>
       <c r="F15" s="1">
         <v>2023</v>
       </c>
+      <c r="G15" s="1">
+        <v>2024</v>
+      </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C16" s="2">
         <v>3686.3536663300001</v>
       </c>
       <c r="D16" s="3">
         <v>3811.5371179089343</v>
       </c>
       <c r="E16" s="3">
-        <v>3687.5233214244618</v>
+        <v>3708.7381324244616</v>
       </c>
       <c r="F16" s="3">
-        <v>3767.7928034864008</v>
-[...1 lines deleted...]
-      <c r="G16" s="8"/>
+        <v>3792.7220181515595</v>
+      </c>
+      <c r="G16" s="3">
+        <v>4486.8650404843365</v>
+      </c>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C17" s="2">
         <v>5477.3504985400004</v>
       </c>
       <c r="D17" s="3">
         <v>6039.2710950261198</v>
       </c>
       <c r="E17" s="3">
-        <v>5910.0277790669834</v>
+        <v>5931.2425900669832</v>
       </c>
       <c r="F17" s="3">
-        <v>5967.9759753544395</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5995.0581311960686</v>
+      </c>
+      <c r="G17" s="3">
+        <v>6588.5294990358425</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="2">
         <v>761.51806886999998</v>
       </c>
       <c r="D18" s="3">
         <v>750.65548393000006</v>
       </c>
       <c r="E18" s="3">
-        <v>812.95716600000003</v>
+        <v>834.17197699999997</v>
       </c>
       <c r="F18" s="3">
-        <v>844.96592611999995</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+        <v>867.18073712</v>
+      </c>
+      <c r="G18" s="3">
+        <v>928.91774099999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C19" s="2">
         <v>761.51806886999998</v>
       </c>
       <c r="D19" s="3">
         <v>750.65548393000006</v>
       </c>
       <c r="E19" s="3">
-        <v>812.95716600000003</v>
+        <v>834.17197699999997</v>
       </c>
       <c r="F19" s="3">
-        <v>844.96592611999995</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+        <v>867.18073712</v>
+      </c>
+      <c r="G19" s="3">
+        <v>928.91774099999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C20" s="3">
         <v>0</v>
       </c>
       <c r="D20" s="3">
         <v>0</v>
       </c>
       <c r="E20" s="3">
         <v>0</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C21" s="3">
         <v>2206.0956953300001</v>
       </c>
       <c r="D21" s="3">
         <v>2399.7950189082171</v>
       </c>
       <c r="E21" s="3">
         <v>2772.2699766666483</v>
       </c>
       <c r="F21" s="3">
         <v>3176.1675546014139</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G21" s="3">
+        <v>3706.5805881493407</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C22" s="3">
         <v>854.92149620999999</v>
       </c>
       <c r="D22" s="3">
         <v>1205.1703193961414</v>
       </c>
       <c r="E22" s="3">
         <v>1125.40336913122</v>
       </c>
       <c r="F22" s="3">
         <v>1159.3792872144118</v>
       </c>
-    </row>
-    <row r="23" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G22" s="3">
+        <v>1370.6668450521702</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C23" s="3">
         <v>0</v>
       </c>
       <c r="D23" s="3">
         <v>0</v>
       </c>
       <c r="E23" s="3">
         <v>0</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G23" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>118</v>
       </c>
       <c r="C24" s="3">
         <v>38.329983859999999</v>
       </c>
       <c r="D24" s="3">
         <v>130.59568073611987</v>
       </c>
       <c r="E24" s="3">
         <v>139.36752173622</v>
       </c>
       <c r="F24" s="3">
         <v>70.446942979490018</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G24" s="3">
+        <v>90.971065602169958</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C25" s="3">
         <v>40</v>
       </c>
       <c r="D25" s="3">
         <v>49.470821349999994</v>
       </c>
       <c r="E25" s="3">
         <v>54.364762075000002</v>
       </c>
       <c r="F25" s="3">
         <v>50.273995054921826</v>
       </c>
-    </row>
-    <row r="26" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G25" s="3">
+        <v>46.319162329999997</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>120</v>
       </c>
       <c r="C26" s="3">
         <v>776.59151235000002</v>
       </c>
       <c r="D26" s="3">
         <v>1025.1038173100214</v>
       </c>
       <c r="E26" s="3">
         <v>931.67108531999997</v>
       </c>
       <c r="F26" s="3">
         <v>1038.65834918</v>
       </c>
-    </row>
-    <row r="27" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G26" s="3">
+        <v>1233.3766171200002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="3">
         <v>148.76695763999999</v>
       </c>
       <c r="D27" s="3">
         <v>177.04303594999999</v>
       </c>
       <c r="E27" s="3">
-        <v>136.99724660999999</v>
+        <v>136.99724661000002</v>
       </c>
       <c r="F27" s="3">
         <v>120.72173214</v>
       </c>
-    </row>
-    <row r="28" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G27" s="3">
+        <v>147.81945530000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C28" s="3">
         <v>627.82455471000003</v>
       </c>
       <c r="D28" s="3">
         <v>848.06078136002134</v>
       </c>
       <c r="E28" s="3">
         <v>794.67383870999993</v>
       </c>
       <c r="F28" s="3">
-        <v>917.93661703999999</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+        <v>917.93661703999987</v>
+      </c>
+      <c r="G28" s="3">
+        <v>1085.5571618200001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C29" s="3">
         <v>1351.17419911</v>
       </c>
       <c r="D29" s="3">
         <v>1194.6246995120757</v>
       </c>
       <c r="E29" s="3">
         <v>1646.8666075354286</v>
       </c>
       <c r="F29" s="3">
         <v>2016.788267387002</v>
       </c>
-    </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G29" s="3">
+        <v>2335.9137430971705</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>124</v>
       </c>
       <c r="C30" s="3">
         <v>0</v>
       </c>
       <c r="D30" s="3">
         <v>0</v>
       </c>
       <c r="E30" s="3">
         <v>94.969782749098414</v>
       </c>
       <c r="F30" s="3">
         <v>41.591859994726661</v>
       </c>
-    </row>
-    <row r="31" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G30" s="3">
+        <v>45.076568399999978</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C31" s="3">
         <v>501.72797181999999</v>
       </c>
       <c r="D31" s="3">
         <v>620.41044415305998</v>
       </c>
       <c r="E31" s="3">
         <v>819.59519900633029</v>
       </c>
       <c r="F31" s="3">
         <v>977.57549433227541</v>
       </c>
-    </row>
-    <row r="32" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G31" s="3">
+        <v>1066.3007197671702</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C32" s="3">
         <v>3.2286538899999999</v>
       </c>
       <c r="D32" s="3">
         <v>4.4669964400000008</v>
       </c>
       <c r="E32" s="3">
         <v>32.925773999999997</v>
       </c>
       <c r="F32" s="3">
         <v>37.541058659999997</v>
       </c>
-    </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G32" s="3">
+        <v>73.547912659999994</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C33" s="3">
         <v>846.21757339999999</v>
       </c>
       <c r="D33" s="3">
         <v>569.74725891901574</v>
       </c>
       <c r="E33" s="3">
-        <v>699.37585177999995</v>
+        <v>699.37585177999983</v>
       </c>
       <c r="F33" s="3">
         <v>960.07985439999993</v>
       </c>
-    </row>
-    <row r="34" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G33" s="3">
+        <v>1150.9885422699999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>128</v>
       </c>
       <c r="C34" s="3">
         <v>149.96791807</v>
       </c>
       <c r="D34" s="3">
         <v>141.00689929000004</v>
       </c>
       <c r="E34" s="3">
-        <v>163.33232022999999</v>
+        <v>163.33232023000002</v>
       </c>
       <c r="F34" s="3">
         <v>261.94728144999993</v>
       </c>
-    </row>
-    <row r="35" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G34" s="3">
+        <v>405.90503024999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C35" s="3">
         <v>696.24965533</v>
       </c>
       <c r="D35" s="3">
         <v>428.7403596290157</v>
       </c>
       <c r="E35" s="3">
-        <v>536.0435315499999</v>
+        <v>536.04353154999978</v>
       </c>
       <c r="F35" s="3">
         <v>698.13257295000005</v>
       </c>
-    </row>
-    <row r="36" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G35" s="3">
+        <v>745.08351201999983</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>194</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C36" s="3">
         <v>0</v>
       </c>
       <c r="D36" s="3">
         <v>71.181943060000009</v>
       </c>
       <c r="E36" s="3">
         <v>40.013179860000001</v>
       </c>
       <c r="F36" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+        <v>4.6610100000000001</v>
+      </c>
+      <c r="G36" s="3">
+        <v>2.2157543999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>197</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>196</v>
       </c>
       <c r="C37" s="3">
         <v>0</v>
       </c>
       <c r="D37" s="3">
         <v>71.181943060000009</v>
       </c>
       <c r="E37" s="3">
         <v>40.013179860000001</v>
       </c>
       <c r="F37" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.6610100000000001</v>
+      </c>
+      <c r="G37" s="3">
+        <v>2.2157543999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>130</v>
       </c>
       <c r="C38" s="3">
         <v>1872.6050669900001</v>
       </c>
       <c r="D38" s="3">
         <v>1975.1458321036225</v>
       </c>
       <c r="E38" s="3">
         <v>1751.7710446119836</v>
       </c>
       <c r="F38" s="3">
-        <v>1207.2075504495476</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1207.4138852911765</v>
+      </c>
+      <c r="G38" s="3">
+        <v>1216.0556706020668</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C39" s="3">
         <v>590.44575753000004</v>
       </c>
       <c r="D39" s="3">
         <v>576.11947415265945</v>
       </c>
       <c r="E39" s="3">
         <v>610.23455579198389</v>
       </c>
       <c r="F39" s="3">
-        <v>553.84132685954751</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+        <v>554.04766170117637</v>
+      </c>
+      <c r="G39" s="3">
+        <v>609.00757505206661</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C40" s="3">
         <v>105.26746596</v>
       </c>
       <c r="D40" s="3">
         <v>94.168232049999958</v>
       </c>
       <c r="E40" s="3">
         <v>149.33710626999999</v>
       </c>
       <c r="F40" s="3">
         <v>141.02410455999996</v>
       </c>
-    </row>
-    <row r="41" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G40" s="3">
+        <v>141.75173537000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C41" s="3">
         <v>0</v>
       </c>
       <c r="D41" s="3">
         <v>0</v>
       </c>
       <c r="E41" s="3">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G41" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>134</v>
       </c>
       <c r="C42" s="3">
         <v>485.17829157</v>
       </c>
       <c r="D42" s="3">
         <v>481.95124210265948</v>
       </c>
       <c r="E42" s="3">
         <v>460.89744952198384</v>
       </c>
       <c r="F42" s="3">
-        <v>412.81722229954755</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+        <v>413.02355714117641</v>
+      </c>
+      <c r="G42" s="3">
+        <v>467.25583968206655</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C43" s="3">
         <v>1.8461003199999999</v>
       </c>
       <c r="D43" s="3">
         <v>1.90436023</v>
       </c>
       <c r="E43" s="3">
         <v>2.0167837799999999</v>
       </c>
       <c r="F43" s="3">
         <v>2.8885121900000001</v>
       </c>
-    </row>
-    <row r="44" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G43" s="3">
+        <v>8.1041549100000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C44" s="3">
         <v>483.33219124999999</v>
       </c>
       <c r="D44" s="3">
         <v>480.04688187265947</v>
       </c>
       <c r="E44" s="3">
         <v>458.88066574198382</v>
       </c>
       <c r="F44" s="3">
-        <v>409.92871010954752</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+        <v>410.13504495117644</v>
+      </c>
+      <c r="G44" s="3">
+        <v>459.15168477206657</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C45" s="3">
         <v>1277.04131646</v>
       </c>
       <c r="D45" s="3">
         <v>1204.5131887900002</v>
       </c>
       <c r="E45" s="3">
         <v>945.39692837999985</v>
       </c>
       <c r="F45" s="3">
         <v>453.04894869000015</v>
       </c>
-    </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G45" s="3">
+        <v>397.75562155000006</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>138</v>
       </c>
       <c r="C46" s="3">
         <v>1.6384309999999999E-2</v>
       </c>
       <c r="D46" s="3">
         <v>1.8579999999999999E-2</v>
       </c>
       <c r="E46" s="3">
         <v>7.8743999999999995E-2</v>
       </c>
       <c r="F46" s="3">
         <v>6.1675000000000001E-2</v>
       </c>
-    </row>
-    <row r="47" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G46" s="3">
+        <v>3.3702000000000003E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C47" s="3">
         <v>1146.7465149899999</v>
       </c>
       <c r="D47" s="3">
         <v>969.97844407000014</v>
       </c>
       <c r="E47" s="3">
         <v>781.03771216999985</v>
       </c>
       <c r="F47" s="3">
         <v>166.96085883000015</v>
       </c>
-    </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G47" s="3">
+        <v>154.94947558000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="3">
         <v>0</v>
       </c>
       <c r="D48" s="3">
         <v>0</v>
       </c>
       <c r="E48" s="3">
         <v>0</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G48" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="3">
         <v>130.27841716</v>
       </c>
       <c r="D49" s="3">
         <v>234.51616472000001</v>
       </c>
       <c r="E49" s="3">
         <v>164.28047221</v>
       </c>
       <c r="F49" s="3">
         <v>286.02641485999999</v>
       </c>
-    </row>
-    <row r="50" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G49" s="3">
+        <v>242.77244397000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>142</v>
       </c>
       <c r="C50" s="3">
         <v>130.27841716</v>
       </c>
       <c r="D50" s="3">
         <v>120.33632471999999</v>
       </c>
       <c r="E50" s="3">
         <v>54.587623210000004</v>
       </c>
       <c r="F50" s="3">
         <v>240.79523386</v>
       </c>
-    </row>
-    <row r="51" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G50" s="3">
+        <v>200.15892897000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="3">
         <v>0</v>
       </c>
       <c r="D51" s="3">
         <v>114.17984</v>
       </c>
       <c r="E51" s="3">
         <v>109.692849</v>
       </c>
       <c r="F51" s="3">
         <v>45.231180999999999</v>
       </c>
-    </row>
-    <row r="52" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G51" s="3">
+        <v>42.613515</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="3">
         <v>5.1179930000000002</v>
       </c>
       <c r="D52" s="3">
         <v>194.51316916096278</v>
       </c>
       <c r="E52" s="3">
         <v>196.13956044</v>
       </c>
       <c r="F52" s="3">
         <v>200.3172749</v>
       </c>
-    </row>
-    <row r="53" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G52" s="3">
+        <v>209.292474</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="3">
         <v>0</v>
       </c>
       <c r="D53" s="3">
         <v>0</v>
       </c>
       <c r="E53" s="3">
         <v>0</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="54" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G53" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>146</v>
       </c>
       <c r="C54" s="3">
         <v>0</v>
       </c>
       <c r="D54" s="3">
         <v>0</v>
       </c>
       <c r="E54" s="3">
         <v>0</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="55" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="3">
         <v>5.1179930000000002</v>
       </c>
       <c r="D55" s="3">
         <v>5.1829915</v>
       </c>
       <c r="E55" s="3">
         <v>5.2270962300000008</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="56" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G55" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>148</v>
       </c>
       <c r="C56" s="3">
         <v>0</v>
       </c>
       <c r="D56" s="3">
         <v>189.33017766096279</v>
       </c>
       <c r="E56" s="3">
         <v>190.91246421</v>
       </c>
       <c r="F56" s="3">
         <v>200.3172749</v>
       </c>
-    </row>
-    <row r="57" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G56" s="3">
+        <v>209.292474</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="3">
         <v>0</v>
       </c>
       <c r="D57" s="3">
         <v>0</v>
       </c>
       <c r="E57" s="3">
         <v>0</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G57" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>150</v>
       </c>
       <c r="C58" s="3">
         <v>0</v>
       </c>
       <c r="D58" s="3">
         <v>189.33017766096279</v>
       </c>
       <c r="E58" s="3">
         <v>190.91246421</v>
       </c>
       <c r="F58" s="3">
         <v>200.3172749</v>
       </c>
-    </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G58" s="3">
+        <v>209.292474</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C59" s="3">
         <v>637.13166735000004</v>
       </c>
       <c r="D59" s="3">
         <v>842.49281702428004</v>
       </c>
       <c r="E59" s="3">
         <v>533.01641192835154</v>
       </c>
       <c r="F59" s="3">
         <v>739.63494418347784</v>
       </c>
-    </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G59" s="3">
+        <v>734.75974488443444</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>152</v>
       </c>
       <c r="C60" s="3">
         <v>0</v>
       </c>
       <c r="D60" s="3">
         <v>0</v>
       </c>
       <c r="E60" s="3">
         <v>0</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G60" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="3">
         <v>1.19187295</v>
       </c>
       <c r="D61" s="3">
         <v>59.588883044279996</v>
       </c>
       <c r="E61" s="3">
         <v>60.192546537449992</v>
       </c>
       <c r="F61" s="3">
         <v>57.843493178204341</v>
       </c>
-    </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G61" s="3">
+        <v>58.842456084434332</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="3">
         <v>0</v>
       </c>
       <c r="D62" s="3">
         <v>0</v>
       </c>
       <c r="E62" s="3">
         <v>0</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G62" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="3">
         <v>635.93979439999998</v>
       </c>
       <c r="D63" s="3">
         <v>782.90393398000003</v>
       </c>
       <c r="E63" s="3">
         <v>472.82386539090157</v>
       </c>
       <c r="F63" s="3">
         <v>681.79145100527353</v>
       </c>
-    </row>
-    <row r="64" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G63" s="3">
+        <v>675.91728880000005</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>70</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="3">
         <v>370.08224200000001</v>
       </c>
       <c r="D64" s="3">
         <v>394.05116702999999</v>
       </c>
       <c r="E64" s="3">
         <v>93.940325040000005</v>
       </c>
       <c r="F64" s="3">
         <v>149.64910453000002</v>
       </c>
-    </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G64" s="3">
+        <v>32.468263440000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>71</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="3">
         <v>265.85755239999997</v>
       </c>
       <c r="D65" s="3">
         <v>388.85276695000005</v>
       </c>
       <c r="E65" s="3">
         <v>378.88354035090157</v>
       </c>
       <c r="F65" s="3">
         <v>532.14234647527348</v>
       </c>
-    </row>
-    <row r="66" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G65" s="3">
+        <v>643.44902536000006</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>72</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="3">
         <v>265.8518474</v>
       </c>
       <c r="D66" s="3">
         <v>388.84671195000004</v>
       </c>
       <c r="E66" s="3">
         <v>378.87626535090158</v>
       </c>
       <c r="F66" s="3">
         <v>532.13458647527352</v>
       </c>
-    </row>
-    <row r="67" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G66" s="3">
+        <v>643.44098536000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>73</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="3">
         <v>5.705E-3</v>
       </c>
       <c r="D67" s="3">
         <v>6.0549999999999996E-3</v>
       </c>
       <c r="E67" s="3">
         <v>7.2750000000000002E-3</v>
       </c>
       <c r="F67" s="3">
         <v>7.7600000000000004E-3</v>
       </c>
-    </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G67" s="3">
+        <v>8.0400000000000003E-3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>74</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>160</v>
       </c>
       <c r="C68" s="3">
         <v>1790.9968322100001</v>
       </c>
       <c r="D68" s="3">
         <v>2227.7339771171855</v>
       </c>
       <c r="E68" s="3">
         <v>2222.5044576425216</v>
       </c>
       <c r="F68" s="3">
-        <v>2200.1831718680387</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2202.3361130445091</v>
+      </c>
+      <c r="G68" s="3">
+        <v>2101.664458551506</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>75</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="3">
         <v>591.19500000000005</v>
       </c>
       <c r="D69" s="3">
         <v>697.15099999999995</v>
       </c>
       <c r="E69" s="3">
         <v>765.39849299999992</v>
       </c>
       <c r="F69" s="3">
         <v>748.64699099999996</v>
       </c>
-    </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G69" s="3">
+        <v>785.48248799999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>76</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>162</v>
       </c>
       <c r="C70" s="3">
         <v>560.72900000000004</v>
       </c>
       <c r="D70" s="3">
         <v>669.84199999999998</v>
       </c>
       <c r="E70" s="3">
         <v>732.36699399999998</v>
       </c>
       <c r="F70" s="3">
         <v>717.27229199999999</v>
       </c>
-    </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G70" s="3">
+        <v>751.90553999999997</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>77</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="3">
         <v>30.466000000000001</v>
       </c>
       <c r="D71" s="3">
         <v>27.309000000000001</v>
       </c>
       <c r="E71" s="3">
         <v>33.031498999999997</v>
       </c>
       <c r="F71" s="3">
         <v>31.374699</v>
       </c>
-    </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G71" s="3">
+        <v>33.576948000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>78</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>164</v>
       </c>
       <c r="C72" s="3">
         <v>54.235712990000003</v>
       </c>
       <c r="D72" s="3">
         <v>439.0267200224788</v>
       </c>
       <c r="E72" s="3">
         <v>401.82061355866699</v>
       </c>
       <c r="F72" s="3">
         <v>523.73156730212622</v>
       </c>
-    </row>
-    <row r="73" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G72" s="3">
+        <v>431.75792918919302</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>79</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C73" s="3">
         <v>49.344712989999998</v>
       </c>
       <c r="D73" s="3">
         <v>50.508126022478777</v>
       </c>
       <c r="E73" s="3">
         <v>48.161853558666962</v>
       </c>
       <c r="F73" s="3">
         <v>56.655230480697597</v>
       </c>
-    </row>
-    <row r="74" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G73" s="3">
+        <v>60.417381056301899</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>80</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>166</v>
       </c>
       <c r="C74" s="3">
         <v>14.684142039999999</v>
       </c>
       <c r="D74" s="3">
         <v>14.545153812478773</v>
       </c>
       <c r="E74" s="3">
         <v>15.410327238666968</v>
       </c>
       <c r="F74" s="3">
         <v>16.093874850697592</v>
       </c>
-    </row>
-    <row r="75" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G74" s="3">
+        <v>17.053255286301905</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>81</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C75" s="3">
         <v>34.66057095</v>
       </c>
       <c r="D75" s="3">
         <v>35.962972210000004</v>
       </c>
       <c r="E75" s="3">
         <v>32.751526319999996</v>
       </c>
       <c r="F75" s="3">
         <v>40.561355630000001</v>
       </c>
-    </row>
-    <row r="76" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G75" s="3">
+        <v>43.364125769999994</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>82</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>168</v>
       </c>
       <c r="C76" s="3">
         <v>23.432570949999999</v>
       </c>
       <c r="D76" s="3">
         <v>22.547452610000004</v>
       </c>
       <c r="E76" s="3">
-        <v>15.78218332</v>
+        <v>15.782183319999998</v>
       </c>
       <c r="F76" s="3">
         <v>18.765687630000002</v>
       </c>
-    </row>
-    <row r="77" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G76" s="3">
+        <v>28.384310769999995</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>83</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C77" s="3">
         <v>11.228</v>
       </c>
       <c r="D77" s="3">
         <v>13.4155196</v>
       </c>
       <c r="E77" s="3">
         <v>16.969342999999999</v>
       </c>
       <c r="F77" s="3">
         <v>21.795667999999999</v>
       </c>
-    </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G77" s="3">
+        <v>14.979815</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>84</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>170</v>
       </c>
       <c r="C78" s="3">
         <v>4.891</v>
       </c>
       <c r="D78" s="3">
         <v>388.51859400000001</v>
       </c>
       <c r="E78" s="3">
         <v>353.65876000000003</v>
       </c>
       <c r="F78" s="3">
         <v>467.07633682142858</v>
       </c>
-    </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G78" s="3">
+        <v>371.34054813289112</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>85</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C79" s="3">
         <v>0</v>
       </c>
       <c r="D79" s="3">
         <v>0</v>
       </c>
       <c r="E79" s="3">
         <v>0</v>
       </c>
       <c r="F79" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="80" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G79" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>86</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C80" s="3">
         <v>0</v>
       </c>
       <c r="D80" s="3">
         <v>0</v>
       </c>
       <c r="E80" s="3">
         <v>0</v>
       </c>
       <c r="F80" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="81" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G80" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>87</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C81" s="3">
         <v>3.141</v>
       </c>
       <c r="D81" s="3">
         <v>329.43299999999999</v>
       </c>
       <c r="E81" s="3">
         <v>330.58300000000003</v>
       </c>
       <c r="F81" s="3">
         <v>383.93516199999999</v>
       </c>
-    </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G81" s="3">
+        <v>332.797437</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>88</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>174</v>
       </c>
       <c r="C82" s="3">
         <v>1.75</v>
       </c>
       <c r="D82" s="3">
         <v>59.085594</v>
       </c>
       <c r="E82" s="3">
         <v>23.075759999999999</v>
       </c>
       <c r="F82" s="3">
         <v>83.141174821428578</v>
       </c>
-    </row>
-    <row r="83" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G82" s="3">
+        <v>38.543111132891092</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>198</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3">
         <v>0</v>
       </c>
       <c r="E83" s="3">
         <v>0</v>
       </c>
       <c r="F83" s="3">
         <v>62.743784821428576</v>
       </c>
-    </row>
-    <row r="84" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G83" s="3">
+        <v>30.979834132891092</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>199</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3">
         <v>59.085594</v>
       </c>
       <c r="E84" s="3">
         <v>23.075759999999999</v>
       </c>
       <c r="F84" s="3">
         <v>20.397389999999998</v>
       </c>
-    </row>
-    <row r="85" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G84" s="3">
+        <v>7.5632770000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>202</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3">
         <v>56.235951360000001</v>
       </c>
       <c r="E85" s="3">
         <v>4.8540254999999997</v>
       </c>
       <c r="F85" s="3">
         <v>15.68508984</v>
       </c>
-    </row>
-    <row r="86" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G85" s="3">
+        <v>5.6370162000000006</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3">
         <v>56.235951360000001</v>
       </c>
       <c r="E86" s="3">
         <v>4.8540254999999997</v>
       </c>
       <c r="F86" s="3">
         <v>15.68508984</v>
       </c>
-    </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G86" s="3">
+        <v>5.6370162000000006</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>89</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="3">
         <v>1145.5661192099999</v>
       </c>
       <c r="D87" s="3">
         <v>1035.3203057347071</v>
       </c>
       <c r="E87" s="3">
         <v>1050.4313255838549</v>
       </c>
       <c r="F87" s="3">
-        <v>912.11952372591225</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+        <v>914.27246490238292</v>
+      </c>
+      <c r="G87" s="3">
+        <v>878.78702516231272</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>90</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="3">
         <v>0</v>
       </c>
       <c r="D88" s="3">
         <v>0</v>
       </c>
       <c r="E88" s="3">
         <v>0</v>
       </c>
       <c r="F88" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G88" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C89" s="3">
         <v>538.74537981000003</v>
       </c>
       <c r="D89" s="3">
         <v>475.66340831999952</v>
       </c>
       <c r="E89" s="3">
         <v>438.49531009000026</v>
       </c>
       <c r="F89" s="3">
         <v>371.63594401999995</v>
       </c>
-    </row>
-    <row r="90" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G89" s="3">
+        <v>348.31368504999972</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>92</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>178</v>
       </c>
       <c r="C90" s="3">
         <v>0.32082100000000002</v>
       </c>
       <c r="D90" s="3">
         <v>0.15211837</v>
       </c>
       <c r="E90" s="3">
         <v>0.16380037</v>
       </c>
       <c r="F90" s="3">
         <v>0.16340690000000002</v>
       </c>
-    </row>
-    <row r="91" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G90" s="3">
+        <v>0.12970109999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>93</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C91" s="3">
         <v>538.42455881000001</v>
       </c>
       <c r="D91" s="3">
         <v>475.51128994999954</v>
       </c>
       <c r="E91" s="3">
         <v>438.33150972000027</v>
       </c>
       <c r="F91" s="3">
         <v>371.47253711999997</v>
       </c>
-    </row>
-    <row r="92" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G91" s="3">
+        <v>348.18398394999974</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>94</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>180</v>
       </c>
       <c r="C92" s="3">
         <v>0</v>
       </c>
       <c r="D92" s="3">
         <v>0</v>
       </c>
       <c r="E92" s="3">
         <v>0</v>
       </c>
       <c r="F92" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="93" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G92" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>95</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C93" s="3">
         <v>0</v>
       </c>
       <c r="D93" s="3">
         <v>0</v>
       </c>
       <c r="E93" s="3">
         <v>0</v>
       </c>
       <c r="F93" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="94" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G93" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>96</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>182</v>
       </c>
       <c r="C94" s="3">
         <v>0</v>
       </c>
       <c r="D94" s="3">
         <v>0</v>
       </c>
       <c r="E94" s="3">
         <v>0</v>
       </c>
       <c r="F94" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="95" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G94" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>97</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="3">
         <v>0</v>
       </c>
       <c r="D95" s="3">
         <v>0</v>
       </c>
       <c r="E95" s="3">
         <v>0</v>
       </c>
       <c r="F95" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G95" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>98</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>184</v>
       </c>
       <c r="C96" s="3">
         <v>368.73642560000002</v>
       </c>
       <c r="D96" s="3">
         <v>270.5838205093325</v>
       </c>
       <c r="E96" s="3">
         <v>345.47888983098073</v>
       </c>
       <c r="F96" s="3">
-        <v>264.95474053479637</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+        <v>267.10768171126699</v>
+      </c>
+      <c r="G96" s="3">
+        <v>231.21853205106942</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>99</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C97" s="3">
         <v>0</v>
       </c>
       <c r="D97" s="3">
         <v>0</v>
       </c>
       <c r="E97" s="3">
         <v>79.014080480000004</v>
       </c>
       <c r="F97" s="3">
         <v>27.480868399999999</v>
       </c>
-    </row>
-    <row r="98" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G97" s="3">
+        <v>30.539736720000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>100</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="3">
         <v>0</v>
       </c>
       <c r="D98" s="3">
         <v>0</v>
       </c>
       <c r="E98" s="3">
         <v>0</v>
       </c>
       <c r="F98" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="99" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G98" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="3">
         <v>0</v>
       </c>
       <c r="D99" s="3">
         <v>0</v>
       </c>
       <c r="E99" s="3">
         <v>0</v>
       </c>
       <c r="F99" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G99" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>188</v>
       </c>
       <c r="C100" s="3">
         <v>158.7195419</v>
       </c>
       <c r="D100" s="3">
         <v>10.43009245</v>
       </c>
       <c r="E100" s="3">
         <v>8.8666666599999999</v>
       </c>
       <c r="F100" s="3">
-        <v>5.5999999900000006</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.1999999900000002</v>
+      </c>
+      <c r="G100" s="3">
+        <v>7.5333333200000006</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>103</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C101" s="3">
         <v>210.01688369999999</v>
       </c>
       <c r="D101" s="3">
         <v>260.15372805933248</v>
       </c>
       <c r="E101" s="3">
         <v>257.59814269098069</v>
       </c>
       <c r="F101" s="3">
-        <v>231.87387214479637</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+        <v>231.42681332126699</v>
+      </c>
+      <c r="G101" s="3">
+        <v>193.14546201106941</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>104</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="3">
         <v>0</v>
       </c>
       <c r="D102" s="3">
         <v>0</v>
       </c>
       <c r="E102" s="3">
         <v>0</v>
       </c>
       <c r="F102" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="103" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G102" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C103" s="3">
         <v>210.01688369999999</v>
       </c>
       <c r="D103" s="3">
         <v>260.15372805933248</v>
       </c>
       <c r="E103" s="3">
         <v>257.59814269098069</v>
       </c>
       <c r="F103" s="3">
-        <v>231.87387214479637</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+        <v>231.42681332126699</v>
+      </c>
+      <c r="G103" s="3">
+        <v>193.14546201106941</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>106</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>192</v>
       </c>
       <c r="C104" s="3">
         <v>219.69457020999999</v>
       </c>
       <c r="D104" s="3">
         <v>211.49566236453504</v>
       </c>
       <c r="E104" s="3">
         <v>187.91240699884401</v>
       </c>
       <c r="F104" s="3">
         <v>199.20236578257189</v>
       </c>
-    </row>
-    <row r="105" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="G104" s="3">
+        <v>220.59034695</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>107</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C105" s="3">
         <v>18.389743580000001</v>
       </c>
       <c r="D105" s="3">
         <v>77.577414540839982</v>
       </c>
       <c r="E105" s="3">
         <v>78.54471866403</v>
       </c>
       <c r="F105" s="3">
         <v>76.326473388544059</v>
       </c>
-    </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G105" s="3">
+        <v>78.664461111243554</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C106" s="3"/>
       <c r="D106" s="3"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015B9C3D99DA21D41B3C642446109626A" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="33e1dd77e396121abb8f19f06a553ab4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="314111f1-01ad-4005-a8e1-a063935e6564" xmlns:ns3="88948c4c-baff-4c87-bcda-fd249856c6f2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c99b72239a5e2582fc8e92aa7159f82b" ns2:_="" ns3:_="">
     <xsd:import namespace="314111f1-01ad-4005-a8e1-a063935e6564"/>
     <xsd:import namespace="88948c4c-baff-4c87-bcda-fd249856c6f2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3289,73 +3553,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB10C28C-210D-4886-96E4-D92612804712}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="314111f1-01ad-4005-a8e1-a063935e6564"/>
     <ds:schemaRef ds:uri="88948c4c-baff-4c87-bcda-fd249856c6f2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3632C9C4-2E9B-408D-9B55-DE14C3F7CA54}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dataset</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>