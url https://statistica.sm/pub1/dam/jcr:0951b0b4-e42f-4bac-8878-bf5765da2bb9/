--- v0 (2026-04-20)
+++ v1 (2026-06-29)
@@ -3,72 +3,72 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\Morri\Richieste\Mauro\2025\febbraio\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\FMI\E-GDDS\template_upload\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="75" windowWidth="18960" windowHeight="11265"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D8" i="2" l="1"/>
   <c r="D7" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="92">
   <si>
     <t>2016-Q3</t>
   </si>
   <si>
     <t>2016-Q4</t>
   </si>
   <si>
     <t>2017-Q1</t>
   </si>
   <si>
     <t>2017-Q2</t>
   </si>
   <si>
     <t>2017-Q3</t>
   </si>
   <si>
     <t>2017-Q4</t>
   </si>
   <si>
     <t>2018-Q1</t>
   </si>
   <si>
     <t>2018-Q2</t>
   </si>
   <si>
@@ -285,58 +285,73 @@
     <t>2022-Q4</t>
   </si>
   <si>
     <t>2023-Q1</t>
   </si>
   <si>
     <t>2023-Q2</t>
   </si>
   <si>
     <t>2023-Q3</t>
   </si>
   <si>
     <t>2023-Q4</t>
   </si>
   <si>
     <t>2024-Q1</t>
   </si>
   <si>
     <t>2024-Q2</t>
   </si>
   <si>
     <t>2024-Q3</t>
   </si>
   <si>
     <t>2024-Q4</t>
+  </si>
+  <si>
+    <t>2025-Q1</t>
+  </si>
+  <si>
+    <t>2025-Q2</t>
+  </si>
+  <si>
+    <t>2025-Q3</t>
+  </si>
+  <si>
+    <t>2025-Q4</t>
+  </si>
+  <si>
+    <t>2026-Q1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -473,51 +488,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -551,51 +566,205 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Migliaia 2" xfId="2"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1"/>
     <cellStyle name="Percentuale 2" xfId="3"/>
   </cellStyles>
-  <dxfs count="34">
+  <dxfs count="56">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC00000"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC00000"/>
@@ -1104,157 +1273,157 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:BM12"/>
+  <dimension ref="B1:BR12"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AO1" workbookViewId="0">
-      <selection activeCell="BD28" sqref="BD28"/>
+    <sheetView tabSelected="1" topLeftCell="AS1" workbookViewId="0">
+      <selection activeCell="BR12" sqref="BR12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="26.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.1640625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="45.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" style="2" bestFit="1" customWidth="1"/>
-    <col min="6" max="65" width="10.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="66" max="16384" width="8.83203125" style="2"/>
+    <col min="6" max="70" width="10.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="71" max="16384" width="8.83203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:65" ht="16.5" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:65" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:70" ht="16.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:70" x14ac:dyDescent="0.2">
       <c r="B2" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="2:65" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:70" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="2:65" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:70" x14ac:dyDescent="0.25">
       <c r="B4" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="2:65" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:70" x14ac:dyDescent="0.25">
       <c r="B5" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="6" spans="2:65" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:70" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="7" spans="2:65" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:70" x14ac:dyDescent="0.25">
       <c r="B7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="15" t="str">
         <f>"Scale = "&amp;IF(C7=0,"Unit",(IF(C7=3,"Thousand",(IF(C7=6,"Million",(IF(C7=9,"Billion")))))))</f>
         <v>Scale = Unit</v>
       </c>
     </row>
-    <row r="8" spans="2:65" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:70" x14ac:dyDescent="0.25">
       <c r="B8" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>59</v>
       </c>
       <c r="D8" s="16" t="str">
         <f>"Frequency = "&amp;IF(C8="A","Annual",IF(C8="Q", "Quarterly", "Monthly"))</f>
         <v>Frequency = Quarterly</v>
       </c>
     </row>
-    <row r="9" spans="2:65" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:70" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="19" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="11" spans="2:65" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:70" x14ac:dyDescent="0.25">
       <c r="B11" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="20" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="20" t="s">
@@ -1403,52 +1572,67 @@
       </c>
       <c r="BF11" s="20" t="s">
         <v>79</v>
       </c>
       <c r="BG11" s="20" t="s">
         <v>80</v>
       </c>
       <c r="BH11" s="20" t="s">
         <v>81</v>
       </c>
       <c r="BI11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="BJ11" s="20" t="s">
         <v>83</v>
       </c>
       <c r="BK11" s="20" t="s">
         <v>84</v>
       </c>
       <c r="BL11" s="20" t="s">
         <v>85</v>
       </c>
       <c r="BM11" s="20" t="s">
         <v>86</v>
       </c>
+      <c r="BN11" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="BO11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="BP11" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="BQ11" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="BR11" s="20" t="s">
+        <v>91</v>
+      </c>
     </row>
-    <row r="12" spans="2:65" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:70" x14ac:dyDescent="0.2">
       <c r="B12" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="23">
         <v>43.45</v>
       </c>
       <c r="G12" s="23">
         <v>53.1</v>
       </c>
       <c r="H12" s="23">
         <v>48.53</v>
       </c>
       <c r="I12" s="23">
         <v>56.88</v>
       </c>
       <c r="J12" s="23">
@@ -1596,177 +1780,208 @@
         <v>36.985294117647065</v>
       </c>
       <c r="BF12" s="24">
         <v>40</v>
       </c>
       <c r="BG12" s="24">
         <v>44.642857142857125</v>
       </c>
       <c r="BH12" s="24">
         <v>34.852941176470559</v>
       </c>
       <c r="BI12" s="24">
         <v>41.969696969696976</v>
       </c>
       <c r="BJ12" s="24">
         <v>49.140625</v>
       </c>
       <c r="BK12" s="24">
         <v>48.499999999999986</v>
       </c>
       <c r="BL12" s="24">
         <v>28.750000000000004</v>
       </c>
       <c r="BM12" s="24">
         <v>50.07352941176471</v>
+      </c>
+      <c r="BN12" s="24">
+        <v>58.106060606060602</v>
+      </c>
+      <c r="BO12" s="24">
+        <v>63.785714285714263</v>
+      </c>
+      <c r="BP12" s="24">
+        <v>42.903225806451587</v>
+      </c>
+      <c r="BQ12" s="24">
+        <v>52.083333333333329</v>
+      </c>
+      <c r="BR12" s="24">
+        <v>60.277777777777757</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="F11:AS11">
-    <cfRule type="expression" dxfId="33" priority="55">
+    <cfRule type="expression" dxfId="55" priority="65">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="32" priority="56">
+    <cfRule type="expression" dxfId="54" priority="66">
       <formula>IF(F11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,F11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B2:B9">
-    <cfRule type="duplicateValues" dxfId="31" priority="42"/>
+    <cfRule type="duplicateValues" dxfId="53" priority="52"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7">
-    <cfRule type="duplicateValues" dxfId="30" priority="41"/>
+    <cfRule type="duplicateValues" dxfId="52" priority="51"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B11:E11">
-    <cfRule type="expression" dxfId="29" priority="57">
+    <cfRule type="expression" dxfId="51" priority="67">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="28" priority="58">
+    <cfRule type="expression" dxfId="50" priority="68">
       <formula>IF(B11&lt;&gt;"",IF(COUNTIF($I$10:$BE$10,B11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AT11:AU11">
-    <cfRule type="expression" dxfId="27" priority="37">
+    <cfRule type="expression" dxfId="49" priority="47">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="26" priority="38">
+    <cfRule type="expression" dxfId="48" priority="48">
       <formula>IF(AT11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,AT11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AV11:AX11">
-    <cfRule type="expression" dxfId="25" priority="31">
+    <cfRule type="expression" dxfId="47" priority="41">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="24" priority="32">
+    <cfRule type="expression" dxfId="46" priority="42">
       <formula>IF(AV11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,AV11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY11">
-    <cfRule type="expression" dxfId="23" priority="27">
+    <cfRule type="expression" dxfId="45" priority="37">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="22" priority="28">
+    <cfRule type="expression" dxfId="44" priority="38">
       <formula>IF(AY11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,AY11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AZ11">
-    <cfRule type="expression" dxfId="21" priority="25">
+    <cfRule type="expression" dxfId="43" priority="35">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="20" priority="26">
+    <cfRule type="expression" dxfId="42" priority="36">
       <formula>IF(AZ11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,AZ11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BA11">
-    <cfRule type="expression" dxfId="19" priority="23">
+    <cfRule type="expression" dxfId="41" priority="33">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="18" priority="24">
+    <cfRule type="expression" dxfId="40" priority="34">
       <formula>IF(BA11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BA11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BB11">
-    <cfRule type="expression" dxfId="17" priority="19">
+    <cfRule type="expression" dxfId="39" priority="29">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="16" priority="20">
+    <cfRule type="expression" dxfId="38" priority="30">
       <formula>IF(BB11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BB11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BC11">
-    <cfRule type="expression" dxfId="15" priority="15">
+    <cfRule type="expression" dxfId="37" priority="25">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="14" priority="16">
+    <cfRule type="expression" dxfId="36" priority="26">
       <formula>IF(BC11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BC11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BD11">
-    <cfRule type="expression" dxfId="13" priority="13">
+    <cfRule type="expression" dxfId="35" priority="23">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="12" priority="14">
+    <cfRule type="expression" dxfId="34" priority="24">
       <formula>IF(BD11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BD11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BE11:BG11">
-    <cfRule type="expression" dxfId="11" priority="11">
+    <cfRule type="expression" dxfId="33" priority="21">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="10" priority="12">
+    <cfRule type="expression" dxfId="32" priority="22">
       <formula>IF(BE11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BE11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BH11:BI11">
-    <cfRule type="expression" dxfId="9" priority="9">
+    <cfRule type="expression" dxfId="31" priority="19">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="8" priority="10">
+    <cfRule type="expression" dxfId="30" priority="20">
       <formula>IF(BH11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BH11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BJ11 BL11">
-    <cfRule type="expression" dxfId="7" priority="5">
+    <cfRule type="expression" dxfId="29" priority="15">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="6" priority="6">
+    <cfRule type="expression" dxfId="28" priority="16">
       <formula>IF(BJ11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BJ11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BK11">
-    <cfRule type="expression" dxfId="5" priority="3">
+    <cfRule type="expression" dxfId="27" priority="13">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="4" priority="4">
+    <cfRule type="expression" dxfId="26" priority="14">
       <formula>IF(BK11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BK11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BM11">
+    <cfRule type="expression" dxfId="25" priority="11">
+      <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="24" priority="12">
+      <formula>IF(BM11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BM11)&gt;1,TRUE,FALSE),FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="BN11:BQ11">
+    <cfRule type="expression" dxfId="11" priority="5">
+      <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="10" priority="6">
+      <formula>IF(BN11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BN11)&gt;1,TRUE,FALSE),FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="BR11">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>IF(AND(#REF!&lt;&gt;"",#REF!&lt;&gt;""),IF(OR(LEN(#REF!)&lt;&gt;4,LEN(#REF!)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="2">
-      <formula>IF(BM11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BM11)&gt;1,TRUE,FALSE),FALSE)</formula>
+      <formula>IF(BR11&lt;&gt;"",IF(COUNTIF($J$19:$BF$19,BR11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="_x000a_" sqref="C7">
       <formula1>$WWR$5:$WWR$8</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>